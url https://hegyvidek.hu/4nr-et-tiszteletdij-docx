--- v0 (2026-05-07)
+++ v1 (2026-11-07)
@@ -1,2353 +1,2448 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="4EA143D7" w14:textId="77777777" w:rsidR="00B36798" w:rsidRPr="009F0DAC" w:rsidRDefault="00B36798" w:rsidP="009F0DAC">
-[...8 lines deleted...]
-    <w:p w14:paraId="61520A6B" w14:textId="77777777" w:rsidR="004064A9" w:rsidRPr="009F0DAC" w:rsidRDefault="004064A9" w:rsidP="009F0DAC">
+    <w:p w14:paraId="19CC47C5" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6CEEB6" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D14643E" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D11B9FB" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539018C8" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5741B442" w14:textId="5A1393EF" w:rsidR="00D87655" w:rsidRPr="00D55D05" w:rsidRDefault="00433C9A" w:rsidP="00D55D05">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F0DAC">
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ELŐTERJESZTÉS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23668430" w14:textId="720D6B39" w:rsidR="004064A9" w:rsidRPr="009F0DAC" w:rsidRDefault="004064A9" w:rsidP="009F0DAC">
+    <w:p w14:paraId="0EAD299D" w14:textId="77777777" w:rsidR="0046603E" w:rsidRPr="00D55D05" w:rsidRDefault="00D87655" w:rsidP="00D55D05">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="2EE9ECB2" w14:textId="77777777" w:rsidR="004064A9" w:rsidRPr="009F0DAC" w:rsidRDefault="004064A9" w:rsidP="009F0DAC">
+          <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="0046603E" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Garamond" w:cstheme="minorBidi"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Budapest XII. kerületi Bolgár Nemzetiségi Önkormányzat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643DC1C5" w14:textId="16FEA1A2" w:rsidR="00D87655" w:rsidRPr="00D55D05" w:rsidRDefault="00D87655" w:rsidP="00D55D05">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F0DAC">
-[...38 lines deleted...]
-      <w:r w:rsidRPr="009F0DAC">
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Képviselő-testületének</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73876" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ülésére</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418B79E0" w14:textId="1ECF5ECB" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1474521D" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F71011" w14:textId="2E0BE34A" w:rsidR="000A2791" w:rsidRPr="00D55D05" w:rsidRDefault="00D87655" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="566"/>
+          <w:tab w:val="left" w:pos="1133"/>
+          <w:tab w:val="left" w:pos="1700"/>
+          <w:tab w:val="left" w:pos="2267"/>
+          <w:tab w:val="left" w:pos="2834"/>
+          <w:tab w:val="left" w:pos="3401"/>
+          <w:tab w:val="left" w:pos="3968"/>
+          <w:tab w:val="left" w:pos="4535"/>
+          <w:tab w:val="left" w:pos="5102"/>
+          <w:tab w:val="left" w:pos="5669"/>
+          <w:tab w:val="left" w:pos="6236"/>
+          <w:tab w:val="left" w:pos="6803"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Helvetica"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tárgy:</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F0DAC">
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk134619552"/>
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="005A3508" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Javaslat t</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3508" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iszteletdíj megállapítására</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F12EDC4" w14:textId="4D7ED722" w:rsidR="00D87655" w:rsidRPr="00D55D05" w:rsidRDefault="00D87655" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="161020D3" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="643835B8" w14:textId="77777777" w:rsidR="00D87655" w:rsidRPr="00D55D05" w:rsidRDefault="00D87655" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tisztelt Képviselő-testület!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A39AB2" w14:textId="03C80098" w:rsidR="008F0C60" w:rsidRPr="00D55D05" w:rsidRDefault="008F0C60" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ACB74B4" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C320E2" w14:textId="450A9BFB" w:rsidR="008F0C60" w:rsidRPr="00D55D05" w:rsidRDefault="008F0C60" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A nemzetiségek jogairól szóló 2011. évi CLXXIX. törvény (a továbbiakban: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nektv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.) 109. § (1) bekezdése alapján a nemzetiségi önkormányzat testülete az elnökének, elnökhelyettesének, tagjának - a nemzetiségi önkormányzat költségvetése terhére, a nemzetiségi közfeladat-ellátás veszélyeztetése nélkül - tiszteletdíjat, természetbeni juttatást állapíthat meg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF4A61B" w14:textId="430EBCA8" w:rsidR="008F0C60" w:rsidRPr="00D55D05" w:rsidRDefault="008F0C60" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nektv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 109. § (3) bekezdése értelmében a települési nemzetiségi önkormányzat elnökének tiszteletdíja nem lehet magasabb, mint a mindenkori közszolgálati tisztviselőkről szóló törvény szerinti illetményalap kétszerese. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E31B95" w14:textId="260C569B" w:rsidR="008F0C60" w:rsidRPr="00D55D05" w:rsidRDefault="008F0C60" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nektv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 109. § (7) bekezdése alapján a helyi nemzetiségi önkormányzat elnökhelyettese részére megállapított tiszteletdíj nem érheti el az elnök részére megállapított összeget, a hivatkozott jogszabályi rendelkezés (9) bekezdése alapján továbbá a helyi nemzetiségi önkormányzati képviselő tiszteletdíja nem lehet magasabb a nemzetiségi önkormányzat elnöke tiszteletdíjának harminc százalékánál.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42B48" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tájékoztatom a Tisztelt Képviselő-testületet, hogy a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nektv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 109. § (6) bekezdése alapján a nemzetiségi önkormányzati tisztségviselő, képviselő tiszteletdíja, illetménye és egyéb juttatása közérdekű adat.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42B48" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A tiszteletdíj költségei a 202</w:t>
+      </w:r>
+      <w:r w:rsidR="003324ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. évi működési költségvetési támogatás terhére elszámolhatók. A tiszteletdíj költségeit a nemzetiségi önkormányzat </w:t>
+      </w:r>
+      <w:r w:rsidR="00F42B48" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="003324ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. évi költségvetése tartalmazza. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Javasolom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, hogy a Képviselő-testület elnöke részére </w:t>
+      </w:r>
+      <w:r w:rsidR="00F42B48" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="003324ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. évben egyszeri bruttó </w:t>
+      </w:r>
+      <w:r w:rsidR="004A16FF" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>150.000 forint</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiszteletdíjat, elnökhelyettese részére egyszeri bruttó </w:t>
+      </w:r>
+      <w:r w:rsidR="004A16FF" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>100.000 forint</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiszteletdíjat, tagja részére pedig egyszeri bruttó </w:t>
+      </w:r>
+      <w:r w:rsidR="004A16FF" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>50.000 forint</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiszteletdíjat biztosítson. Tájékoztatom a Tisztelt Képviselő-testületet, hogy a tiszteletdíjról írásbeli nyilatkozattal van lehetőség lemondani, amely nyilatkozat bármikor visszavonható.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061A9061" w14:textId="1F026B5A" w:rsidR="008F0C60" w:rsidRPr="00D55D05" w:rsidRDefault="008F0C60" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AC4D1CF" w14:textId="77777777" w:rsidR="001C0AC5" w:rsidRPr="00D55D05" w:rsidRDefault="001C0AC5" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kérem a Képviselő-testületet az alábbi határozati javaslat elfogadására.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADD1DEF" w14:textId="4FD2232E" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9C6EE2" w14:textId="4B569F67" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="552E2150" w14:textId="65C0CD4E" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309121F9" w14:textId="4AD111DE" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51A74545" w14:textId="191936D2" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7758C617" w14:textId="23B45C37" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59426732" w14:textId="637DD25D" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CFC1485" w14:textId="1DAC313F" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71EA0C55" w14:textId="3AE81FE6" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="761CA0AE" w14:textId="434D2327" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014A7766" w14:textId="20D32A92" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6014E473" w14:textId="1C8D0B13" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69EE9A49" w14:textId="01A1E02E" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A21E947" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442199D4" w14:textId="467EE5C1" w:rsidR="008F0C60" w:rsidRPr="00D55D05" w:rsidRDefault="008F0C60" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Határozati javaslat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D40F71B" w14:textId="77777777" w:rsidR="000964C1" w:rsidRPr="00D55D05" w:rsidRDefault="000964C1" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:ind w:left="-20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D820058" w14:textId="7FBE2C18" w:rsidR="00D87655" w:rsidRPr="00D55D05" w:rsidRDefault="008F0C60" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Budapest XII. kerületi Bolgár Nemzetiségi Önkormányzat Képviselő-testületének tagjai részére </w:t>
+      </w:r>
+      <w:r w:rsidR="004A16FF" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="003324ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="004A16FF" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. évben </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>egyszeri alkalommal</w:t>
+      </w:r>
+      <w:r w:rsidR="007E23FE" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> az</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Elnök részére</w:t>
+      </w:r>
+      <w:r w:rsidR="007E23FE" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> egyszeri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bruttó </w:t>
+      </w:r>
+      <w:r w:rsidR="004A16FF" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>150.000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forint, Elnök-helyettesnek egyszeri bruttó </w:t>
+      </w:r>
+      <w:r w:rsidR="004A16FF" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>100.000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forint és </w:t>
+      </w:r>
+      <w:r w:rsidR="004A16FF" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agjának egyszeri bruttó </w:t>
+      </w:r>
+      <w:r w:rsidR="004A16FF" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.000 forint tiszteletdíjat állapít meg. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Az összeget a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5139D" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>z Ö</w:t>
+      </w:r>
+      <w:r w:rsidR="00954137">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="009E2E54" w:rsidRPr="009F0DAC">
+      <w:r w:rsidR="00B5139D" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kormányzat a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...67 lines deleted...]
-      <w:r w:rsidR="00FE35BA">
+      <w:r w:rsidR="00F42B48" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="003324ED">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F0DAC">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. évi költségvetés terhére biztosítja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF1DACB" w14:textId="77777777" w:rsidR="008F0C60" w:rsidRPr="00D55D05" w:rsidRDefault="008F0C60" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F53F607" w14:textId="77777777" w:rsidR="00D87655" w:rsidRPr="00D55D05" w:rsidRDefault="00D17B42" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F0DAC">
-[...102 lines deleted...]
-      <w:r w:rsidR="00FE35BA">
+      <w:r w:rsidR="00D87655" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(A döntéshozatal módja: egyszerű többség)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE1E045" w14:textId="74A62ED9" w:rsidR="00D87655" w:rsidRPr="00D55D05" w:rsidRDefault="00D87655" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26601F76" w14:textId="50A3C99C" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="367A340C" w14:textId="092B8A0D" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="665BD875" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D656F2F" w14:textId="5BDE9111" w:rsidR="00D87655" w:rsidRPr="00D55D05" w:rsidRDefault="00D87655" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Budapest, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F42B48" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="003324ED">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F0DAC">
-[...43 lines deleted...]
-      <w:r w:rsidRPr="009F0DAC">
+      <w:r w:rsidR="004A16FF" w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="007855D3" w:rsidRPr="009F0DAC">
-[...726 lines deleted...]
-      <w:r w:rsidR="00A33118" w:rsidRPr="009F0DAC">
+      <w:r w:rsidR="008E54AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>november 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00892299" w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F0DAC">
+    </w:p>
+    <w:p w14:paraId="37676027" w14:textId="77777777" w:rsidR="00D87655" w:rsidRPr="00D55D05" w:rsidRDefault="00D87655" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F0DAC">
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F0DAC">
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="009F0DAC">
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F0DAC">
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F0DAC">
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F0DAC">
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F0DAC">
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F0DAC">
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F0DAC">
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F0DAC">
+      <w:r w:rsidR="00E367A4" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00E367A4" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tűű Anelia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037681B5" w14:textId="3314A370" w:rsidR="00A62FF1" w:rsidRPr="00D55D05" w:rsidRDefault="00D87655" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009F0DAC">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="009F0DAC">
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidR="003576FA" w:rsidRPr="009F0DAC">
-[...134 lines deleted...]
-    <w:p w14:paraId="27B87A0D" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRDefault="00FE35BA" w:rsidP="00FE35BA">
+      <w:r w:rsidR="00E367A4" w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lnök</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01666C4C" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B2EFB6B" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w:rsidRDefault="00FE35BA" w:rsidP="00FE35BA">
+    <w:p w14:paraId="50AF0CAF" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E105E5">
+    </w:p>
+    <w:p w14:paraId="4E1F6AAC" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5129C332" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E5E3AB" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B1CA2F" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3B92E5" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4111065B" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E5A38B" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="151C5BFA" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58D169D2" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C703CDA" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC9BA15" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="197D2340" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A26219A" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D224210" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D55D05">
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Az 8/2024. polgármesteri-jegyzői együttes utasítás alapján az előterjesztést előkészítette, véleményezte:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9140" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3333"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w14:paraId="7AB40C17" w14:textId="77777777" w:rsidTr="008516A1">
+      <w:tr w:rsidR="004A16FF" w:rsidRPr="00D55D05" w14:paraId="5385F38D" w14:textId="77777777" w:rsidTr="004A16FF">
         <w:trPr>
           <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="047028A4" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w:rsidRDefault="00FE35BA" w:rsidP="008516A1">
+          <w:p w14:paraId="264D571A" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E105E5">
+            <w:r w:rsidRPr="00D55D05">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Név</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DD3DD4A" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w:rsidRDefault="00FE35BA" w:rsidP="008516A1">
+          <w:p w14:paraId="00133A85" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E105E5">
+            <w:r w:rsidRPr="00D55D05">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Beosztás</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23DD4530" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w:rsidRDefault="00FE35BA" w:rsidP="008516A1">
+          <w:p w14:paraId="7CB8AB06" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E105E5">
+            <w:r w:rsidRPr="00D55D05">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Aláírás</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w14:paraId="5DF711BD" w14:textId="77777777" w:rsidTr="008516A1">
+      <w:tr w:rsidR="004A16FF" w:rsidRPr="00D55D05" w14:paraId="7C2E3CFD" w14:textId="77777777" w:rsidTr="004A16FF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6840BD66" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w:rsidRDefault="00FE35BA" w:rsidP="008516A1">
+          <w:p w14:paraId="54DD3EC4" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E105E5">
+            <w:r w:rsidRPr="00D55D05">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parragh Teodóra </w:t>
+              <w:t>Parragh Teodóra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16AED364" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w:rsidRDefault="00FE35BA" w:rsidP="008516A1">
+          <w:p w14:paraId="46BDB72D" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E105E5">
+            <w:r w:rsidRPr="00D55D05">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>előkészítő ügyintéző</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BF054EE" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w:rsidRDefault="00FE35BA" w:rsidP="008516A1">
+          <w:p w14:paraId="7729083E" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w14:paraId="66A31134" w14:textId="77777777" w:rsidTr="008516A1">
+      <w:tr w:rsidR="004A16FF" w:rsidRPr="00D55D05" w14:paraId="370E3A25" w14:textId="77777777" w:rsidTr="004A16FF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A707359" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w:rsidRDefault="00FE35BA" w:rsidP="008516A1">
+          <w:p w14:paraId="14E6A987" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E105E5">
+            <w:r w:rsidRPr="00D55D05">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Kiss Tünde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7706088D" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w:rsidRDefault="00FE35BA" w:rsidP="008516A1">
+          <w:p w14:paraId="70025E02" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E105E5">
+            <w:r w:rsidRPr="00D55D05">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>előkészítő iroda/Képviselői csoport/csoportvezető</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D8306A7" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w:rsidRDefault="00FE35BA" w:rsidP="008516A1">
+          <w:p w14:paraId="25DD54E2" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w14:paraId="3627BE1E" w14:textId="77777777" w:rsidTr="008516A1">
+      <w:tr w:rsidR="004A16FF" w:rsidRPr="00D55D05" w14:paraId="3C9D0499" w14:textId="77777777" w:rsidTr="004A16FF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18D7DE3F" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w:rsidRDefault="00FE35BA" w:rsidP="008516A1">
+          <w:p w14:paraId="37D96154" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E105E5">
+            <w:r w:rsidRPr="00D55D05">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Tiszai Árpád</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C75CF02" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w:rsidRDefault="00FE35BA" w:rsidP="008516A1">
+          <w:p w14:paraId="29779CB9" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E105E5">
+            <w:r w:rsidRPr="00D55D05">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>gazdasági vezető</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E935B70" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w:rsidRDefault="00FE35BA" w:rsidP="008516A1">
+          <w:p w14:paraId="6CC42A70" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w14:paraId="4516E4E7" w14:textId="77777777" w:rsidTr="008516A1">
+      <w:tr w:rsidR="004A16FF" w:rsidRPr="00D55D05" w14:paraId="50F753C9" w14:textId="77777777" w:rsidTr="004A16FF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="624"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DB543FD" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w:rsidRDefault="00FE35BA" w:rsidP="008516A1">
+          <w:p w14:paraId="6EC62970" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E105E5">
+            <w:r w:rsidRPr="00D55D05">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">dr. Bereczki Ibolya </w:t>
+              <w:t>dr. Bereczki Ibolya</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DFE1881" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w:rsidRDefault="00FE35BA" w:rsidP="008516A1">
+          <w:p w14:paraId="43308EF2" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E105E5">
+            <w:r w:rsidRPr="00D55D05">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>nemzetiségi referens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3333" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37FECD4D" w14:textId="77777777" w:rsidR="00FE35BA" w:rsidRPr="00E105E5" w:rsidRDefault="00FE35BA" w:rsidP="008516A1">
+          <w:p w14:paraId="38E8AB10" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10475A82" w14:textId="77777777" w:rsidR="004B5336" w:rsidRPr="009F0DAC" w:rsidRDefault="001D4E50" w:rsidP="00FE35BA">
-[...17 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w14:paraId="3B563118" w14:textId="77777777" w:rsidR="004A16FF" w:rsidRPr="00D55D05" w:rsidRDefault="004A16FF" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="117C2062" w14:textId="77777777" w:rsidR="00433C9A" w:rsidRPr="00D55D05" w:rsidRDefault="00433C9A" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39CEBD34" w14:textId="77777777" w:rsidR="00433C9A" w:rsidRPr="00D55D05" w:rsidRDefault="00433C9A" w:rsidP="00D55D05">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00433C9A" w:rsidRPr="00D55D05" w:rsidSect="00D87655">
+      <w:headerReference w:type="first" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EE25AE1" w14:textId="77777777" w:rsidR="00946E3E" w:rsidRDefault="00946E3E" w:rsidP="00675EEC">
+    <w:p w14:paraId="4CE67772" w14:textId="77777777" w:rsidR="009D3059" w:rsidRDefault="009D3059" w:rsidP="00D87655">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="276ACEAE" w14:textId="77777777" w:rsidR="00946E3E" w:rsidRDefault="00946E3E" w:rsidP="00675EEC">
+    <w:p w14:paraId="356A1ADB" w14:textId="77777777" w:rsidR="009D3059" w:rsidRDefault="009D3059" w:rsidP="00D87655">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1490F928" w14:textId="77777777" w:rsidR="00946E3E" w:rsidRDefault="00946E3E" w:rsidP="00675EEC">
+    <w:p w14:paraId="0ACA841B" w14:textId="77777777" w:rsidR="009D3059" w:rsidRDefault="009D3059" w:rsidP="00D87655">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="302518C6" w14:textId="77777777" w:rsidR="00946E3E" w:rsidRDefault="00946E3E" w:rsidP="00675EEC">
+    <w:p w14:paraId="659F31E2" w14:textId="77777777" w:rsidR="009D3059" w:rsidRDefault="009D3059" w:rsidP="00D87655">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="51AD91FB" w14:textId="77777777" w:rsidR="00487796" w:rsidRDefault="00487796">
-[...19 lines deleted...]
-  <w:p w14:paraId="1A9C35D2" w14:textId="77777777" w:rsidR="00487796" w:rsidRPr="001803D4" w:rsidRDefault="00487796" w:rsidP="00487796">
+  <w:p w14:paraId="0C326D83" w14:textId="77777777" w:rsidR="00126DDE" w:rsidRPr="00320A17" w:rsidRDefault="00126DDE" w:rsidP="00126DDE">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001803D4">
+    <w:r w:rsidRPr="00320A17">
       <w:rPr>
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t>Budapest XII. kerület</w:t>
+      <w:t>Budapest XII. kerületi Bolgár Nemzetiségi Önkormányzat</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="059FE980" w14:textId="77777777" w:rsidR="00126DDE" w:rsidRPr="00320A17" w:rsidRDefault="00126DDE" w:rsidP="00126DDE">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="795"/>
+        <w:tab w:val="right" w:pos="9752"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t>i</w:t>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="001803D4">
+    <w:r w:rsidRPr="00320A17">
       <w:rPr>
-        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+        <w:rFonts w:ascii="Garamond" w:eastAsia="Calibri" w:hAnsi="Garamond"/>
         <w:b/>
-      </w:rPr>
-[...27 lines deleted...]
-        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:eastAsia="en-US"/>
       </w:rPr>
       <w:t>Elnök</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="64C4F7DE" w14:textId="438FE925" w:rsidR="00675EEC" w:rsidRPr="00487796" w:rsidRDefault="00487796" w:rsidP="00487796">
+  <w:p w14:paraId="5BD2529B" w14:textId="1F1E0D91" w:rsidR="00D87655" w:rsidRPr="00126DDE" w:rsidRDefault="00126DDE" w:rsidP="00126DDE">
     <w:pPr>
       <w:ind w:left="5040"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C8355B">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">A Képviselő-testület nyilvános ülésének anyaga (2011. évi CLXXIX. törvény a nemzetiségek jogairól 91.§ (1) </w:t>
+      <w:t xml:space="preserve">A Képviselő-testület nyilvános ülésének </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C8355B">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>anyaga</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C8355B">
+      <w:rPr>
+        <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (2011. évi CLXXIX. törvény a nemzetiségek jogairól 91.§ (1) </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00C8355B">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>bek</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00C8355B">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>.)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AE449D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30ACAC2C"/>
+    <w:lvl w:ilvl="0" w:tplc="040E000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040E000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040E0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040E001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00675EEC"/>
+    <w:rsidRoot w:val="00D87655"/>
+    <w:rsid w:val="000964C1"/>
+    <w:rsid w:val="000A018E"/>
+    <w:rsid w:val="000A2791"/>
+    <w:rsid w:val="000F795A"/>
+    <w:rsid w:val="00126DDE"/>
+    <w:rsid w:val="00135101"/>
     <w:rsid w:val="001628B8"/>
+    <w:rsid w:val="001851FA"/>
+    <w:rsid w:val="001C0AC5"/>
     <w:rsid w:val="001C120C"/>
-    <w:rsid w:val="001D4E50"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00FF6FD8"/>
+    <w:rsid w:val="001E7200"/>
+    <w:rsid w:val="001F57CC"/>
+    <w:rsid w:val="001F7894"/>
+    <w:rsid w:val="00224F80"/>
+    <w:rsid w:val="00240814"/>
+    <w:rsid w:val="002A36E1"/>
+    <w:rsid w:val="002D666B"/>
+    <w:rsid w:val="00312D05"/>
+    <w:rsid w:val="003324ED"/>
+    <w:rsid w:val="003E1254"/>
+    <w:rsid w:val="003E7ABB"/>
+    <w:rsid w:val="00432DC9"/>
+    <w:rsid w:val="00433C9A"/>
+    <w:rsid w:val="0046603E"/>
+    <w:rsid w:val="004A16FF"/>
+    <w:rsid w:val="004B2156"/>
+    <w:rsid w:val="004B5B80"/>
+    <w:rsid w:val="00541F41"/>
+    <w:rsid w:val="00594C9A"/>
+    <w:rsid w:val="005A3508"/>
+    <w:rsid w:val="005B2C91"/>
+    <w:rsid w:val="005B48B2"/>
+    <w:rsid w:val="0062340F"/>
+    <w:rsid w:val="006736B8"/>
+    <w:rsid w:val="00767C21"/>
+    <w:rsid w:val="007B2070"/>
+    <w:rsid w:val="007E0986"/>
+    <w:rsid w:val="007E23FE"/>
+    <w:rsid w:val="0080419F"/>
+    <w:rsid w:val="00892299"/>
+    <w:rsid w:val="008B01DE"/>
+    <w:rsid w:val="008E54AB"/>
+    <w:rsid w:val="008E6922"/>
+    <w:rsid w:val="008F0C60"/>
+    <w:rsid w:val="008F2278"/>
+    <w:rsid w:val="00902A85"/>
+    <w:rsid w:val="00954137"/>
+    <w:rsid w:val="00984D30"/>
+    <w:rsid w:val="00997A53"/>
+    <w:rsid w:val="009C170C"/>
+    <w:rsid w:val="009C3051"/>
+    <w:rsid w:val="009D3059"/>
+    <w:rsid w:val="009F5DE0"/>
+    <w:rsid w:val="00A061D2"/>
+    <w:rsid w:val="00A62FF1"/>
+    <w:rsid w:val="00A9011D"/>
+    <w:rsid w:val="00AA5A72"/>
+    <w:rsid w:val="00AD0B16"/>
+    <w:rsid w:val="00AE7841"/>
+    <w:rsid w:val="00B029B2"/>
+    <w:rsid w:val="00B463B7"/>
+    <w:rsid w:val="00B5139D"/>
+    <w:rsid w:val="00B72D7A"/>
+    <w:rsid w:val="00C73876"/>
+    <w:rsid w:val="00C85DF8"/>
+    <w:rsid w:val="00CD3528"/>
+    <w:rsid w:val="00D17B42"/>
+    <w:rsid w:val="00D2379A"/>
+    <w:rsid w:val="00D33E69"/>
+    <w:rsid w:val="00D502DF"/>
+    <w:rsid w:val="00D503D9"/>
+    <w:rsid w:val="00D55D05"/>
+    <w:rsid w:val="00D70231"/>
+    <w:rsid w:val="00D87655"/>
+    <w:rsid w:val="00DC67A9"/>
+    <w:rsid w:val="00E367A4"/>
+    <w:rsid w:val="00E96623"/>
+    <w:rsid w:val="00EF3077"/>
+    <w:rsid w:val="00F213DF"/>
+    <w:rsid w:val="00F42B48"/>
+    <w:rsid w:val="00F434DB"/>
+    <w:rsid w:val="00F707A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="74471328"/>
+  <w14:docId w14:val="10E895DE"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B8F4903B-4D0A-4FB1-93C3-4B856717AA31}"/>
+  <w15:docId w15:val="{A369DFE8-E3AB-4C2D-89CA-5033762E7513}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2356,51 +2451,51 @@
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2704,180 +2799,321 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Norml">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00675EEC"/>
+    <w:rsid w:val="00D87655"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hu-HU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Bekezdsalapbettpusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normltblzat">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nemlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listaszerbekezds">
-[...4 lines deleted...]
-    <w:rsid w:val="00675EEC"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Rcsostblzat1">
+    <w:name w:val="Rácsos táblázat1"/>
+    <w:basedOn w:val="Normltblzat"/>
+    <w:next w:val="Rcsostblzat"/>
+    <w:rsid w:val="00D87655"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="hu-HU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Rcsostblzat">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Normltblzat"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00D87655"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="lfej">
     <w:name w:val="header"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="lfejChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00675EEC"/>
+    <w:rsid w:val="00D87655"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="lfejChar">
     <w:name w:val="Élőfej Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="lfej"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00675EEC"/>
+    <w:rsid w:val="00D87655"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hu-HU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="llb">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Norml"/>
     <w:link w:val="llbChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00675EEC"/>
+    <w:rsid w:val="00D87655"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="llbChar">
     <w:name w:val="Élőláb Char"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:link w:val="llb"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00675EEC"/>
+    <w:rsid w:val="00D87655"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="hu-HU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Buborkszveg">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Norml"/>
+    <w:link w:val="BuborkszvegChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00312D05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BuborkszvegChar">
+    <w:name w:val="Buborékszöveg Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Buborkszveg"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00312D05"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="hu-HU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listaszerbekezds">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Norml"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D503D9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Jegyzethivatkozs">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00767C21"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jegyzetszveg">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Norml"/>
+    <w:link w:val="JegyzetszvegChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00767C21"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="JegyzetszvegChar">
+    <w:name w:val="Jegyzetszöveg Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Jegyzetszveg"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00767C21"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="hu-HU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Megjegyzstrgya">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Jegyzetszveg"/>
+    <w:next w:val="Jegyzetszveg"/>
+    <w:link w:val="MegjegyzstrgyaChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00767C21"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MegjegyzstrgyaChar">
+    <w:name w:val="Megjegyzés tárgya Char"/>
+    <w:basedOn w:val="JegyzetszvegChar"/>
+    <w:link w:val="Megjegyzstrgya"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00767C21"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="hu-HU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
-    <w:div w:id="1242451251">
+    <w:div w:id="2018462872">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3102,70 +3338,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>382</Words>
-  <Characters>2640</Characters>
+  <Words>366</Words>
+  <Characters>2527</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3016</CharactersWithSpaces>
+  <CharactersWithSpaces>2888</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Biró Ágnes</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>